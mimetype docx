--- v3 (2026-03-24)
+++ v4 (2026-04-15)
@@ -1008,51 +1008,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15B69198" w14:textId="724ADECD" w:rsidR="00FA4578" w:rsidRDefault="00422F61" w:rsidP="00422F61">
+    <w:p w14:paraId="15B69198" w14:textId="6761D66D" w:rsidR="00FA4578" w:rsidRDefault="004D7C89" w:rsidP="00422F61">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FA4578" w:rsidRPr="00FE7418">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*Pflichtfeld</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="EinfacheTabelle2"/>
         <w:tblW w:w="8994" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3506,175 +3506,159 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="7D6AA1EA" w14:textId="30458952" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F4173F" w:rsidRPr="007E1398" w14:paraId="1FD32B83" w14:textId="77777777" w:rsidTr="00FA4578">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05902217" w14:textId="120D0FD4" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="15533035" w14:textId="0D1D4330" w:rsidR="00F4173F" w:rsidRPr="007E1398" w:rsidRDefault="00F4173F" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Apfelschorle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336D1AF3" w14:textId="090CBF50" w:rsidR="00F4173F" w:rsidRPr="007E1398" w:rsidRDefault="00F4173F" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bier hell (</w:t>
-[...37 lines deleted...]
-              <w:t>0.33 Liter</w:t>
+              <w:t>0.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0578914B" w14:textId="6DF8FAB1" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="7BAFB0DE" w14:textId="6EDE101C" w:rsidR="00F4173F" w:rsidRPr="007E1398" w:rsidRDefault="00F4173F" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  2.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54835DC5" w14:textId="3EC9E856" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="1E2137A0" w14:textId="1AF21087" w:rsidR="00F4173F" w:rsidRPr="007E1398" w:rsidRDefault="00F4173F" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E90CCC5" w14:textId="1C3C6EBC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7B5FBC14" w14:textId="78BE302B" w:rsidR="00F4173F" w:rsidRDefault="00F4173F" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -3708,51 +3692,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B1DF7C" w14:textId="6907889E" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="22BF4BFF" w14:textId="259F0720" w:rsidR="00F4173F" w:rsidRPr="00F544E9" w:rsidRDefault="00F4173F" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -3799,156 +3783,172 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="78AD2362" w14:textId="20D789F1" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="7D6AA1EA" w14:textId="30458952" w:rsidTr="00FA4578">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED28CA2" w14:textId="3499CB00" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="05902217" w14:textId="120D0FD4" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bier dunkel (Höllbier)</w:t>
+              <w:t>Bier hell (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hopfenmandli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1862 Original)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AF0660" w14:textId="194978AE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="24E2C8B6" w14:textId="2D4CCE7A" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0.33 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6A2227" w14:textId="03C4B1C1" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="0578914B" w14:textId="6DF8FAB1" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  2.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF1BDBB" w14:textId="39A8AF6A" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="54835DC5" w14:textId="3EC9E856" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31902C5E" w14:textId="5570F458" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="6E90CCC5" w14:textId="1C3C6EBC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -3982,51 +3982,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07D399A0" w14:textId="487D5A72" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="76B1DF7C" w14:textId="6907889E" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -4073,159 +4073,159 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="53E110AA" w14:textId="5BB95601" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="78AD2362" w14:textId="20D789F1" w:rsidTr="00FA4578">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25335220" w14:textId="4C0852ED" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7ED28CA2" w14:textId="3499CB00" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bier alkoholfrei (Feinherb)</w:t>
+              <w:t>Bier dunkel (Höllbier)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="589EBBE6" w14:textId="2B12944F" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="04AF0660" w14:textId="194978AE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0.33 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE26247" w14:textId="625CCA00" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="6E6A2227" w14:textId="03C4B1C1" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  2.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C33190" w14:textId="177E81DC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7EF1BDBB" w14:textId="39A8AF6A" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230170A0" w14:textId="695AC0D6" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="31902C5E" w14:textId="5570F458" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -4259,51 +4259,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70255E1E" w14:textId="27DCEDF7" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="07D399A0" w14:textId="487D5A72" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -4350,156 +4350,156 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="75069C81" w14:textId="6498AB78" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="53E110AA" w14:textId="5BB95601" w:rsidTr="00FA4578">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD4087B" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="25335220" w14:textId="4C0852ED" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral mit Kohlensäure </w:t>
+              <w:t>Bier alkoholfrei (Feinherb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A565203" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="589EBBE6" w14:textId="2B12944F" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.5 Liter</w:t>
+              <w:t>0.33 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C953CB1" w14:textId="4A5AC9A5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="3CE26247" w14:textId="625CCA00" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  2.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>50</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B015F40" w14:textId="6B48A28C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="38C33190" w14:textId="177E81DC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64463907" w14:textId="59A4CF05" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="230170A0" w14:textId="695AC0D6" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -4533,51 +4533,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF6FD20" w14:textId="2F65B30D" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="70255E1E" w14:textId="27DCEDF7" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -4624,159 +4624,159 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="4E7C0288" w14:textId="515988FE" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="75069C81" w14:textId="6498AB78" w:rsidTr="00FA4578">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19AEEE56" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="6DD4087B" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral ohne Kohlensäure </w:t>
+              <w:t xml:space="preserve">Mineral mit Kohlensäure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66FA1B41" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7A565203" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23F4676E" w14:textId="6CBA0685" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="5C953CB1" w14:textId="4A5AC9A5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  2.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E95CF25" w14:textId="5C90B597" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="4B015F40" w14:textId="6B48A28C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7230A021" w14:textId="22A6E7A2" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="64463907" w14:textId="59A4CF05" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -4810,51 +4810,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E96657" w14:textId="64C44F70" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="4FF6FD20" w14:textId="2F65B30D" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -4901,156 +4901,156 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="793AADE2" w14:textId="7F081149" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="4E7C0288" w14:textId="515988FE" w:rsidTr="00FA4578">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16663050" w14:textId="604AD41F" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="19AEEE56" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivella rot </w:t>
+              <w:t xml:space="preserve">Mineral ohne Kohlensäure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7556C1C8" w14:textId="096C5CAE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="66FA1B41" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69583D75" w14:textId="0749D31B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="23F4676E" w14:textId="6CBA0685" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>CHF  3.</w:t>
+              <w:t>CHF  2.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>80</w:t>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23DEBCE6" w14:textId="36934EE1" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="0E95CF25" w14:textId="5C90B597" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0166291F" w14:textId="7810EC25" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7230A021" w14:textId="22A6E7A2" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -5084,51 +5084,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="738C1D1F" w14:textId="7B8866A0" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="72E96657" w14:textId="64C44F70" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -5175,159 +5175,159 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="5B2601AA" w14:textId="614614FD" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="793AADE2" w14:textId="7F081149" w:rsidTr="00FA4578">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2DA505" w14:textId="54A60E9A" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="16663050" w14:textId="604AD41F" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivella blau </w:t>
+              <w:t xml:space="preserve">Rivella rot </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03BF1281" w14:textId="1D2C2427" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7556C1C8" w14:textId="096C5CAE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01209CA4" w14:textId="12AC770C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="69583D75" w14:textId="0749D31B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  3.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2B7271" w14:textId="4C45CC3A" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="23DEBCE6" w14:textId="36934EE1" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D04AFBC" w14:textId="3C402D6B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="0166291F" w14:textId="7810EC25" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -5361,51 +5361,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58A008F2" w14:textId="203F62AA" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="738C1D1F" w14:textId="7B8866A0" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -5452,166 +5452,156 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="4530CEA0" w14:textId="0E84205B" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="5B2601AA" w14:textId="614614FD" w:rsidTr="00FA4578">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1AB88A" w14:textId="535665FE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="5B2DA505" w14:textId="54A60E9A" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sprite Tray </w:t>
-[...9 lines deleted...]
-              <w:t>1)</w:t>
+              <w:t xml:space="preserve">Rivella blau </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B47456" w14:textId="4173B4B3" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="03BF1281" w14:textId="1D2C2427" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08266D03" w14:textId="607AA847" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
+          <w:p w14:paraId="01209CA4" w14:textId="12AC770C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  3.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D42585" w14:textId="2CB8B9A5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="5E2B7271" w14:textId="4C45CC3A" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF18E91" w14:textId="051B43F5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="1D04AFBC" w14:textId="3C402D6B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -5645,51 +5635,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDA00DF" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="58A008F2" w14:textId="203F62AA" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -5736,169 +5726,169 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="0D383A57" w14:textId="2F606599" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="4530CEA0" w14:textId="0E84205B" w:rsidTr="00FA4578">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C73B55A" w14:textId="1E3D447C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="5C1AB88A" w14:textId="535665FE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fanta Orange </w:t>
+              <w:t xml:space="preserve">Sprite Tray </w:t>
             </w:r>
             <w:r w:rsidR="00FA4578" w:rsidRPr="00FA4578">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="374F19DD" w14:textId="0EE80A47" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="27B47456" w14:textId="4173B4B3" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0126BE" w14:textId="1871486B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="08266D03" w14:textId="607AA847" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00FA4578">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  3.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFA3DC2" w14:textId="45B6A9FC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="74D42585" w14:textId="2CB8B9A5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26B052E4" w14:textId="020AB891" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="5DF18E91" w14:textId="051B43F5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -5932,51 +5922,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2026585B" w14:textId="6B2D7476" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7DDA00DF" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -6023,159 +6013,166 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="33BA76C0" w14:textId="7A185041" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="0D383A57" w14:textId="2F606599" w:rsidTr="00FA4578">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4122E410" w14:textId="43E3B47B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7C73B55A" w14:textId="1E3D447C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Coca Cola </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Fanta Orange </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4578" w:rsidRPr="00FA4578">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E2904B" w14:textId="76DEF1B3" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="374F19DD" w14:textId="0EE80A47" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72940616" w14:textId="465A9BAC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="7E0126BE" w14:textId="1871486B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  3.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D29273A" w14:textId="0BA4077C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="4BFA3DC2" w14:textId="45B6A9FC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEAE00D" w14:textId="70574CBE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="26B052E4" w14:textId="020AB891" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -6209,51 +6206,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11CBCC78" w14:textId="214EA134" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="2026585B" w14:textId="6B2D7476" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -6300,163 +6297,162 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="6E0EAF23" w14:textId="526FDF00" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="33BA76C0" w14:textId="7A185041" w:rsidTr="00FA4578">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136A67DD" w14:textId="2BD8A692" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="4122E410" w14:textId="43E3B47B" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Coca Cola zero</w:t>
+              <w:t xml:space="preserve">Coca Cola </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E066457" w14:textId="61EB4ACC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="44E2904B" w14:textId="76DEF1B3" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741F4107" w14:textId="7B378C07" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="72940616" w14:textId="465A9BAC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CHF  3.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="027FF581" w14:textId="2EBFD8D8" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="1D29273A" w14:textId="0BA4077C" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F394BD" w14:textId="60280C76" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="2BEAE00D" w14:textId="70574CBE" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -6490,51 +6486,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28CAE0D0" w14:textId="4F2A42A6" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="11CBCC78" w14:textId="214EA134" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
@@ -6581,157 +6577,160 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="386F55E1" w14:textId="0A1F4EED" w:rsidTr="00FA4578">
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="6E0EAF23" w14:textId="526FDF00" w:rsidTr="00FA4578">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514ACCEC" w14:textId="3E1578A5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="136A67DD" w14:textId="2BD8A692" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Coca Cola zero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E066457" w14:textId="61EB4ACC" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...22 lines deleted...]
-              <w:t>Tasse</w:t>
+              <w:t>1.5 Liter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="642CBFD0" w14:textId="38330E16" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="741F4107" w14:textId="7B378C07" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>CHF  1.</w:t>
+              <w:t>CHF  3.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007E1398">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70B53B3C" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="027FF581" w14:textId="2EBFD8D8" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C78613" w14:textId="7B72E9F3" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="22F394BD" w14:textId="60280C76" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -6765,55 +6764,333 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2398E3" w14:textId="160873A9" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+          <w:p w14:paraId="28CAE0D0" w14:textId="4F2A42A6" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F544E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="2"/>
+                    <w:format w:val="0"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00F544E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F544E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F544E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F544E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F544E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F544E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F544E9" w:rsidRPr="007E1398" w14:paraId="386F55E1" w14:textId="0A1F4EED" w:rsidTr="00FA4578">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514ACCEC" w14:textId="3E1578A5" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:left="30"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cafe Créme / Espresso </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">(ohne Rahm/Zucker)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA453B9" w14:textId="4A50446F" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tasse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="642CBFD0" w14:textId="38330E16" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CHF  1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007E1398">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1207" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B53B3C" w14:textId="77777777" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C78613" w14:textId="7B72E9F3" w:rsidR="00F544E9" w:rsidRPr="007E1398" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="2"/>
+                    <w:format w:val="0"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1339" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2398E3" w14:textId="160873A9" w:rsidR="00F544E9" w:rsidRPr="00F544E9" w:rsidRDefault="00F544E9" w:rsidP="00F544E9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F544E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="z.B. 1 Gebinde = 24x 0.5 Liter"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="0"/>
                   </w:textInput>
@@ -6991,78 +7268,78 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0098593D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> spätestens bis 20 Tage vor Veranstaltung an die Raumreservationsstelle Hünenberg zu erfolgen.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="6E288F76" w14:textId="77777777" w:rsidR="00EC31A0" w:rsidRPr="00EC31A0" w:rsidRDefault="00EC31A0" w:rsidP="00EC31A0">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B65042B" w14:textId="74033811" w:rsidR="00FE7418" w:rsidRPr="00206854" w:rsidRDefault="00FE7418" w:rsidP="00206854">
       <w:r>
         <w:t>Bitte beachten Sie, dass die Getränkebestellung aus dem Standardsortiment an die Vereinbarung Catering oder an die Nutzungsvereinbarung geknüpft ist.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FE7418" w:rsidRPr="00206854" w:rsidSect="00422F61">
+    <w:sectPr w:rsidR="00FE7418" w:rsidRPr="00206854" w:rsidSect="00F4173F">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="426" w:left="1985" w:header="522" w:footer="521" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1274" w:bottom="426" w:left="1985" w:header="522" w:footer="521" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61818E9D" w14:textId="77777777" w:rsidR="004F3440" w:rsidRDefault="004F3440" w:rsidP="00F657BF">
+    <w:p w14:paraId="786EAF83" w14:textId="77777777" w:rsidR="003B292C" w:rsidRDefault="003B292C" w:rsidP="00F657BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="072A9EE9" w14:textId="77777777" w:rsidR="004F3440" w:rsidRDefault="004F3440" w:rsidP="00F657BF">
+    <w:p w14:paraId="21404CF3" w14:textId="77777777" w:rsidR="003B292C" w:rsidRDefault="003B292C" w:rsidP="00F657BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7075,144 +7352,144 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGridPositioning"/>
-      <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1299" w:tblpY="15718"/>
+      <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="10166" w:tblpY="15718"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="1749"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000B1F8C" w14:paraId="489261A2" w14:textId="77777777" w:rsidTr="00500070">
+    <w:tr w:rsidR="000B1F8C" w14:paraId="489261A2" w14:textId="77777777" w:rsidTr="00F4173F">
       <w:trPr>
-        <w:trHeight w:val="839"/>
+        <w:trHeight w:val="466"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcW w:w="1749" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2FA0D82F" w14:textId="3A082960" w:rsidR="00F9353E" w:rsidRDefault="00F9353E" w:rsidP="00500070">
+        <w:p w14:paraId="2FA0D82F" w14:textId="3A082960" w:rsidR="00F9353E" w:rsidRDefault="00F9353E" w:rsidP="00F4173F">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="32B86689" w14:textId="04DB7602" w:rsidR="00F9353E" w:rsidRPr="004F442B" w:rsidRDefault="004F442B">
+  <w:p w14:paraId="32B86689" w14:textId="76E45CBF" w:rsidR="00F9353E" w:rsidRPr="004F442B" w:rsidRDefault="004F442B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00422F61">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00422F61">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "dd.MM.yyyy" </w:instrText>
     </w:r>
     <w:r w:rsidR="00422F61">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00422F61">
+    <w:r w:rsidR="00F4173F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>17.03.2026</w:t>
+      <w:t>27.03.2026</w:t>
     </w:r>
     <w:r w:rsidR="00422F61">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A02107" w14:textId="77777777" w:rsidR="004F3440" w:rsidRDefault="004F3440" w:rsidP="00F657BF">
+    <w:p w14:paraId="29552E8F" w14:textId="77777777" w:rsidR="003B292C" w:rsidRDefault="003B292C" w:rsidP="00F657BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="058296DB" w14:textId="77777777" w:rsidR="004F3440" w:rsidRDefault="004F3440" w:rsidP="00F657BF">
+    <w:p w14:paraId="350E8AEB" w14:textId="77777777" w:rsidR="003B292C" w:rsidRDefault="003B292C" w:rsidP="00F657BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="716D91BA" w14:textId="77777777" w:rsidR="00F9353E" w:rsidRDefault="00F9353E" w:rsidP="00AD689C">
     <w:pPr>
       <w:pStyle w:val="InvisibleLine"/>
     </w:pPr>
     <w:r w:rsidRPr="00AD689C">
       <w:t> </w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="8504" w:type="dxa"/>
@@ -7409,51 +7686,51 @@
           <w:alias w:val="LogoOptional"/>
           <w:tag w:val="primedocs.Field=LogoOptional"/>
           <w:id w:val="1214085226"/>
           <w:dataBinding w:prefixMappings="xmlns:primedocsFieldPartNamespace='https://schemas.primesoft-group.com/primedocs/FieldPart' " w:xpath="/primedocsFieldPartNamespace:PrimeDocsFieldPart[1]/Content[1]/Fields[1]/LogoOptional[1]" w:storeItemID="{4F858822-8F0E-4225-9EBA-54A5E52D82B0}"/>
           <w15:color w:val="3366FF"/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="7030" w:type="dxa"/>
             </w:tcPr>
             <w:p w14:paraId="5C2A072D" w14:textId="77777777" w:rsidR="00F9353E" w:rsidRDefault="00F9353E" w:rsidP="00AD689C">
               <w:pPr>
                 <w:pStyle w:val="KeinLeerraum"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67094FFB" wp14:editId="6B4E48E4">
                     <wp:extent cx="1962000" cy="744309"/>
                     <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                    <wp:docPr id="326536630" name="Bild 1"/>
+                    <wp:docPr id="795328299" name="Bild 1"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="3" name="Bild 1"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId1"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1962000" cy="744309"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
@@ -10088,160 +10365,168 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="109664975">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="202786672">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="376470020">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1812549984">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="156652539">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="2033609800">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oKzdaQYKRT7V2/oKG7fh52pQV4wYo5PTFNVdnQfEl49BBw6tuaHV4bvebyWYpkZCa+IihHEUjot3cbSnOaRpcA==" w:salt="/OiyWf7zPcPtyAJBTCbt7g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6vFqTgpDBs7V5hMSu0O+DPZQ24yX/x8L5IVdARc6GwR9ynhtj0yo5DmF/D+7eXorwG9VOn+mOG+6sHMpGtWX3w==" w:salt="DRRqwnYug8aKqSe5duc1xQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB088A"/>
     <w:rsid w:val="00014F99"/>
     <w:rsid w:val="000636E8"/>
+    <w:rsid w:val="0008285C"/>
     <w:rsid w:val="00091713"/>
     <w:rsid w:val="000A7A9A"/>
     <w:rsid w:val="000B6A62"/>
     <w:rsid w:val="000D1D9D"/>
     <w:rsid w:val="000D7C50"/>
     <w:rsid w:val="00146403"/>
     <w:rsid w:val="001951B2"/>
     <w:rsid w:val="001C2E2D"/>
     <w:rsid w:val="00205EE9"/>
     <w:rsid w:val="00206854"/>
     <w:rsid w:val="0022315D"/>
     <w:rsid w:val="0022401B"/>
     <w:rsid w:val="00242379"/>
     <w:rsid w:val="002B5D9F"/>
     <w:rsid w:val="002C0DA7"/>
+    <w:rsid w:val="002C16FF"/>
     <w:rsid w:val="002D6AF1"/>
     <w:rsid w:val="00312EA0"/>
     <w:rsid w:val="00340AD6"/>
     <w:rsid w:val="003A389F"/>
+    <w:rsid w:val="003B292C"/>
     <w:rsid w:val="003E2575"/>
     <w:rsid w:val="00403ADB"/>
     <w:rsid w:val="004100C2"/>
     <w:rsid w:val="00417655"/>
     <w:rsid w:val="00422F61"/>
     <w:rsid w:val="004A2844"/>
     <w:rsid w:val="004B4448"/>
+    <w:rsid w:val="004D7C89"/>
     <w:rsid w:val="004F3440"/>
     <w:rsid w:val="004F442B"/>
     <w:rsid w:val="00505330"/>
     <w:rsid w:val="00513D1D"/>
     <w:rsid w:val="00540F40"/>
     <w:rsid w:val="00572FD3"/>
     <w:rsid w:val="00584C8B"/>
+    <w:rsid w:val="005915FA"/>
+    <w:rsid w:val="005A00F8"/>
     <w:rsid w:val="00653246"/>
     <w:rsid w:val="00711526"/>
     <w:rsid w:val="00735159"/>
     <w:rsid w:val="00750293"/>
     <w:rsid w:val="007A407E"/>
     <w:rsid w:val="007B7789"/>
     <w:rsid w:val="007E1398"/>
     <w:rsid w:val="007F2389"/>
     <w:rsid w:val="007F5CD4"/>
     <w:rsid w:val="0080243F"/>
     <w:rsid w:val="00890E85"/>
     <w:rsid w:val="00893B1B"/>
     <w:rsid w:val="00895F70"/>
     <w:rsid w:val="008B6618"/>
     <w:rsid w:val="008B70BF"/>
     <w:rsid w:val="008F52AF"/>
     <w:rsid w:val="00921D22"/>
     <w:rsid w:val="009535D0"/>
     <w:rsid w:val="009842F9"/>
     <w:rsid w:val="009C03D9"/>
     <w:rsid w:val="00A02F8B"/>
     <w:rsid w:val="00A35273"/>
     <w:rsid w:val="00A76316"/>
     <w:rsid w:val="00B45D8F"/>
     <w:rsid w:val="00B54534"/>
     <w:rsid w:val="00B832BA"/>
     <w:rsid w:val="00BB6CC2"/>
     <w:rsid w:val="00BB72C2"/>
     <w:rsid w:val="00BF04C7"/>
     <w:rsid w:val="00C127B6"/>
     <w:rsid w:val="00C42D97"/>
     <w:rsid w:val="00C71E8A"/>
     <w:rsid w:val="00C7655F"/>
     <w:rsid w:val="00C87BEE"/>
     <w:rsid w:val="00C917E3"/>
     <w:rsid w:val="00C965AE"/>
     <w:rsid w:val="00CA304C"/>
     <w:rsid w:val="00CB33E0"/>
     <w:rsid w:val="00CB7B9A"/>
     <w:rsid w:val="00D124A1"/>
     <w:rsid w:val="00DB3DA9"/>
     <w:rsid w:val="00E02C9D"/>
     <w:rsid w:val="00E953D8"/>
     <w:rsid w:val="00EA67F0"/>
     <w:rsid w:val="00EB088A"/>
     <w:rsid w:val="00EC31A0"/>
     <w:rsid w:val="00ED0004"/>
     <w:rsid w:val="00F15426"/>
+    <w:rsid w:val="00F24F2B"/>
+    <w:rsid w:val="00F4173F"/>
     <w:rsid w:val="00F544E9"/>
     <w:rsid w:val="00F657BF"/>
     <w:rsid w:val="00F702B5"/>
     <w:rsid w:val="00F772D3"/>
     <w:rsid w:val="00F821DB"/>
     <w:rsid w:val="00F9353E"/>
     <w:rsid w:val="00FA4578"/>
     <w:rsid w:val="00FE7418"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -11935,66 +12220,70 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B3D7D"/>
     <w:rsid w:val="00014F99"/>
     <w:rsid w:val="00091713"/>
     <w:rsid w:val="000B6A62"/>
     <w:rsid w:val="000D1D9D"/>
     <w:rsid w:val="00146403"/>
     <w:rsid w:val="001C2E2D"/>
     <w:rsid w:val="0022315D"/>
     <w:rsid w:val="002C0DA7"/>
     <w:rsid w:val="002D6AF1"/>
     <w:rsid w:val="00340AD6"/>
     <w:rsid w:val="004A4472"/>
     <w:rsid w:val="004E4ECC"/>
     <w:rsid w:val="00540F40"/>
+    <w:rsid w:val="005A00F8"/>
     <w:rsid w:val="005B08A3"/>
     <w:rsid w:val="00632D5F"/>
     <w:rsid w:val="00711526"/>
     <w:rsid w:val="00750293"/>
     <w:rsid w:val="007B3D7D"/>
     <w:rsid w:val="007B7789"/>
     <w:rsid w:val="007D2A11"/>
     <w:rsid w:val="00921D22"/>
     <w:rsid w:val="009535D0"/>
     <w:rsid w:val="009C03D9"/>
     <w:rsid w:val="00AE07DE"/>
     <w:rsid w:val="00AE7192"/>
+    <w:rsid w:val="00B62FAB"/>
     <w:rsid w:val="00BB6CC2"/>
     <w:rsid w:val="00BB72C2"/>
     <w:rsid w:val="00C42D97"/>
+    <w:rsid w:val="00C46E2D"/>
     <w:rsid w:val="00E91D4F"/>
+    <w:rsid w:val="00F24F2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -12744,66 +13033,66 @@
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F858822-8F0E-4225-9EBA-54A5E52D82B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="https://schemas.primesoft-group.com/primedocs/FieldPart"/>
     <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64A36781-DBDF-4463-AEB6-F5C9BFC50A3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="https://schemas.primesoft-group.com/primedocs/BasicPart"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>348</Words>
-  <Characters>2198</Characters>
+  <Words>358</Words>
+  <Characters>2259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2541</CharactersWithSpaces>
+  <CharactersWithSpaces>2612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>