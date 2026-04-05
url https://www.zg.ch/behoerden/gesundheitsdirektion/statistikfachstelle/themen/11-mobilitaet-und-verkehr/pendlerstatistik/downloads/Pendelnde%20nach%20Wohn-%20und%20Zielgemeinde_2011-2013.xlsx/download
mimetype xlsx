--- v0 (2025-10-13)
+++ v1 (2026-04-05)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Pendlerströme" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t xml:space="preserve">Pendelnde nach Wohn- und Zielgemeinde</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2021-2023</t>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2022-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Gemeinde</t>
   </si>
   <si>
     <t xml:space="preserve">Binnenpendler/innen</t>
   </si>
   <si>
     <t xml:space="preserve">Wegpendler/innen</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Zupendler/innen</t>
   </si>
   <si>
     <t xml:space="preserve">Pendlersaldo</t>
   </si>
   <si>
     <t xml:space="preserve">nach Zielregion</t>
   </si>
   <si>
     <t xml:space="preserve">nach Wohnregion</t>
   </si>
@@ -121,54 +121,54 @@
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ständige Wohnbevölkerung im Alter ab 15 Jahren in Privathaushalten. Nur Pendler/innen mit bekanntem Pendelweg.
 Hochrechnungen auf Basis einer Stichprobe, gerundete Werte. Um die Genauigkeit der Schätzung zu erhöhen, werden die Daten der drei jeweilst aktuellsten Jahre miteinander kombiniert.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"> Hochrechnungen für Gemeinden werden nur ausgewiesen, wenn mehr als 50 Beobachtungen vorliegen.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Strukturerhebung Pooling Zielpersonendaten, Aktualisiert am 25.08.2025 13:28</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Strukturerhebung Pooling Zielpersonendaten, Aktualisiert am 26.03.2026 16:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -819,424 +819,424 @@
       </c>
       <c r="F6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="8" t="n">
         <v>3000</v>
       </c>
       <c r="C7" s="11" t="n">
-        <v>8500</v>
+        <v>8800</v>
       </c>
       <c r="D7" s="11" t="n">
-        <v>4600</v>
+        <v>4700</v>
       </c>
       <c r="E7" s="15" t="n">
-        <v>3900</v>
+        <v>4100</v>
       </c>
       <c r="F7" s="11" t="n">
-        <v>13200</v>
+        <v>14200</v>
       </c>
       <c r="G7" s="11" t="n">
-        <v>5200</v>
+        <v>5300</v>
       </c>
       <c r="H7" s="15" t="n">
-        <v>8000</v>
+        <v>8900</v>
       </c>
       <c r="I7" s="11" t="n">
-        <v>4700</v>
+        <v>5400</v>
       </c>
       <c r="J7" s="15" t="n">
-        <v>4000</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="8" t="n">
-        <v>1300</v>
+        <v>1400</v>
       </c>
       <c r="C8" s="11" t="n">
         <v>6800</v>
       </c>
       <c r="D8" s="11" t="n">
         <v>3900</v>
       </c>
       <c r="E8" s="15" t="n">
         <v>2900</v>
       </c>
       <c r="F8" s="11" t="n">
-        <v>6600</v>
+        <v>7000</v>
       </c>
       <c r="G8" s="11" t="n">
         <v>2300</v>
       </c>
       <c r="H8" s="15" t="n">
-        <v>4300</v>
+        <v>4800</v>
       </c>
       <c r="I8" s="11" t="n">
-        <v>-200</v>
+        <v>300</v>
       </c>
       <c r="J8" s="15" t="n">
-        <v>1400</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8" t="n">
         <v>600</v>
       </c>
       <c r="C9" s="11" t="n">
-        <v>3500</v>
+        <v>3700</v>
       </c>
       <c r="D9" s="11" t="n">
-        <v>2100</v>
+        <v>2200</v>
       </c>
       <c r="E9" s="15" t="n">
-        <v>1400</v>
+        <v>1500</v>
       </c>
       <c r="F9" s="11" t="n">
         <v>3500</v>
       </c>
       <c r="G9" s="11" t="n">
-        <v>1300</v>
+        <v>1400</v>
       </c>
       <c r="H9" s="15" t="n">
-        <v>2200</v>
+        <v>2100</v>
       </c>
       <c r="I9" s="11" t="n">
-        <v>0</v>
+        <v>-200</v>
       </c>
       <c r="J9" s="15" t="n">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="8" t="n">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="C10" s="11" t="n">
-        <v>1700</v>
+        <v>1500</v>
       </c>
       <c r="D10" s="11" t="n">
         <v>900</v>
       </c>
       <c r="E10" s="15" t="n">
         <v>700</v>
       </c>
       <c r="F10" s="11" t="n">
         <v>1200</v>
       </c>
       <c r="G10" s="11" t="n">
         <v>800</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="11" t="n">
-        <v>-400</v>
+        <v>-300</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="11" t="n">
         <v>900</v>
       </c>
       <c r="D11" s="11" t="n">
         <v>500</v>
       </c>
       <c r="E11" s="15" t="n">
         <v>400</v>
       </c>
       <c r="F11" s="11" t="n">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>600</v>
+      </c>
+      <c r="G11" s="11" t="n">
+        <v>300</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11" t="n">
-        <v>-400</v>
+        <v>-300</v>
       </c>
       <c r="J11" s="15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8" t="n">
         <v>500</v>
       </c>
       <c r="C12" s="11" t="n">
         <v>2300</v>
       </c>
       <c r="D12" s="11" t="n">
         <v>1500</v>
       </c>
       <c r="E12" s="15" t="n">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="F12" s="11" t="n">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="11" t="n">
         <v>-1800</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="8" t="n">
-        <v>1100</v>
+        <v>1300</v>
       </c>
       <c r="C13" s="11" t="n">
-        <v>4300</v>
+        <v>4600</v>
       </c>
       <c r="D13" s="11" t="n">
-        <v>2000</v>
+        <v>2200</v>
       </c>
       <c r="E13" s="15" t="n">
-        <v>2200</v>
+        <v>2400</v>
       </c>
       <c r="F13" s="11" t="n">
-        <v>9100</v>
+        <v>9600</v>
       </c>
       <c r="G13" s="11" t="n">
-        <v>2000</v>
+        <v>2100</v>
       </c>
       <c r="H13" s="15" t="n">
-        <v>7100</v>
+        <v>7500</v>
       </c>
       <c r="I13" s="11" t="n">
-        <v>4800</v>
+        <v>5000</v>
       </c>
       <c r="J13" s="15" t="n">
-        <v>4800</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="8" t="n">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="C14" s="11" t="n">
         <v>4400</v>
       </c>
       <c r="D14" s="11" t="n">
-        <v>2800</v>
+        <v>2700</v>
       </c>
       <c r="E14" s="15" t="n">
-        <v>1700</v>
+        <v>1600</v>
       </c>
       <c r="F14" s="11" t="n">
-        <v>4600</v>
+        <v>4500</v>
       </c>
       <c r="G14" s="11" t="n">
-        <v>1900</v>
+        <v>1800</v>
       </c>
       <c r="H14" s="15" t="n">
         <v>2700</v>
       </c>
       <c r="I14" s="11" t="n">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="J14" s="15" t="n">
         <v>1100</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="8" t="n">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="C15" s="11" t="n">
         <v>3200</v>
       </c>
       <c r="D15" s="11" t="n">
-        <v>2200</v>
+        <v>2100</v>
       </c>
       <c r="E15" s="15" t="n">
         <v>1000</v>
       </c>
       <c r="F15" s="11" t="n">
         <v>1300</v>
       </c>
       <c r="G15" s="11" t="n">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>800</v>
+      </c>
+      <c r="H15" s="15" t="n">
+        <v>500</v>
       </c>
       <c r="I15" s="11" t="n">
         <v>-1900</v>
       </c>
-      <c r="J15" s="15" t="s">
-        <v>26</v>
+      <c r="J15" s="15" t="n">
+        <v>-600</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="11" t="n">
         <v>1200</v>
       </c>
       <c r="D16" s="11" t="n">
         <v>700</v>
       </c>
       <c r="E16" s="15" t="n">
         <v>500</v>
       </c>
       <c r="F16" s="11" t="n">
         <v>400</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="11" t="n">
-        <v>-900</v>
+        <v>-800</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="8" t="n">
-        <v>5200</v>
+        <v>5100</v>
       </c>
       <c r="C17" s="11" t="n">
-        <v>8500</v>
+        <v>8600</v>
       </c>
       <c r="D17" s="11" t="n">
-        <v>3800</v>
+        <v>3900</v>
       </c>
       <c r="E17" s="15" t="n">
         <v>4700</v>
       </c>
       <c r="F17" s="11" t="n">
-        <v>24700</v>
+        <v>26200</v>
       </c>
       <c r="G17" s="11" t="n">
-        <v>10000</v>
+        <v>10300</v>
       </c>
       <c r="H17" s="15" t="n">
-        <v>14700</v>
+        <v>15800</v>
       </c>
       <c r="I17" s="11" t="n">
-        <v>16200</v>
+        <v>17500</v>
       </c>
       <c r="J17" s="15" t="n">
-        <v>10100</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="8" t="n">
         <v>14100</v>
       </c>
       <c r="C18" s="11" t="n">
-        <v>45200</v>
+        <v>46000</v>
       </c>
       <c r="D18" s="11" t="n">
-        <v>25000</v>
+        <v>25400</v>
       </c>
       <c r="E18" s="15" t="n">
-        <v>20200</v>
+        <v>20600</v>
       </c>
       <c r="F18" s="11" t="n">
-        <v>65600</v>
+        <v>68900</v>
       </c>
       <c r="G18" s="11" t="n">
-        <v>25000</v>
+        <v>25400</v>
       </c>
       <c r="H18" s="15" t="n">
-        <v>40600</v>
+        <v>43400</v>
       </c>
       <c r="I18" s="11" t="n">
-        <v>20400</v>
+        <v>22900</v>
       </c>
       <c r="J18" s="15" t="n">
-        <v>20400</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
     <row r="20" ht="60" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>